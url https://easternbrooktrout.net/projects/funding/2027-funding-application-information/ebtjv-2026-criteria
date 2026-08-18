--- v0 (2026-06-27)
+++ v1 (2026-08-18)
@@ -1,160 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11110"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10726"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/lorimaloney/Documents/EBTJV/RFP docs/FY26 Process/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/lorimaloney/Documents/EBTJV/RFP docs/FY27 Process/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FAC6A993-94B3-264A-9236-78841BC81062}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7817578-C1FB-9546-9FF7-E036AAC642CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1160" yWindow="1700" windowWidth="35320" windowHeight="18500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="17500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="scoresheet" sheetId="1" r:id="rId1"/>
+    <sheet name="metrics" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D28" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="142">
   <si>
     <t>Possible Points</t>
   </si>
   <si>
     <t>Are the Project’s methods/approach adequate to meet the project objective(s), and achieve the project purpose ? Low confidence = 0; moderate = 6; High confidence the Project’s methods/approach will meet the project’s objective(s) and achieve the project’s purpose = 12</t>
   </si>
   <si>
     <t>Partner information</t>
   </si>
   <si>
     <t>Project budget narrative and table</t>
   </si>
   <si>
     <t>Does the budget seem appropriate and appropriately defined given the project objectives? No - 0; moderately  = 1; well done = 2</t>
   </si>
   <si>
     <t>What is the ratio of nonfederal partner contributions to the Project’s NFHAP funding request?</t>
   </si>
   <si>
     <t>Does the Project contribute to EBTJV key conservation actions? 0 Key Conservation Actions Supported = 0
 1 Key Conservation Action Supported = 1
  ≥2 Key Conservation Action Supported = 2</t>
-  </si>
-[...6 lines deleted...]
-Yes, ≥2 NCS = 2</t>
   </si>
   <si>
     <t>What is the Project’s catchment EBTJV classification code 0.0 or 0.5 = 0
 0.2, 0.3, or 0.4 =2
 1.2, 1.3, or 1.4 = 4
 1.1 = 5</t>
   </si>
   <si>
     <t xml:space="preserve">Will the Project result in re-establishing wild Brook Trout within the catchment? </t>
   </si>
   <si>
-    <t xml:space="preserve"> Will the Project result in re-establishing wild Brook Trout within the catchment? No = 0; yes = 10</t>
-[...1 lines deleted...]
-  <si>
     <t>Are there invasive fish species within the Project site or have access (no barrier) to it?</t>
   </si>
   <si>
     <t>Are there invasive fish species within the Project site or have access (no barrier) to it? (No = 2, yes = 0).  Yes but project goal/deliverable is to remove invasive = 2</t>
   </si>
   <si>
     <t>Are hatchery-reared salmonids stocked at the Project site or have access (no barrier) to it?</t>
   </si>
   <si>
     <t>Are hatchery-reared salmonids stocked at the Project site or have access (no barrier) to it? (Yes = 0; yes but triploids = 3; No = 5)</t>
   </si>
   <si>
     <t>Will the Project benefit any federally listed threatened or endangered species.</t>
   </si>
   <si>
     <t>Will the Project benefit any federally listed threatened or endangered species.  No = 0; Yes, 1 species = 2; Yes,  ≥2 species = 3</t>
   </si>
   <si>
     <t xml:space="preserve">Will the Project benefit any state listed threatened or endangered species or species of greatest conservation need? (edit? OTHER THAN BKT) </t>
   </si>
   <si>
     <t>Will the Project benefit any state listed threatened or endangered species or species of greatest conservation need? No = 0; Yes, 1 species = 2; Yes,  ≥2 species = 3</t>
   </si>
   <si>
     <t xml:space="preserve"> Is the Project foot print located on/along private or public land? (Project site = footprint of the conservation action and does not include the surrounding areas upstream or downstream).  Is the land currently under any form of protection in perpetuity (e.g. fee simple, public ownership, development restrictions, easements etc)?  Approxiately what % of the land is protected in perpetuity?</t>
-  </si>
-[...1 lines deleted...]
-    <t> Is the Project site located on public or private land? (Project site = footprint of the conservation action and does not include the surrounding areas upstream or downstream) .  Private = 0; private and &lt;50% protected in perpetuity = 1; located on private and GE 50% protected = 2; located on public land or if provate it is 100% protected (fee simple, permanent conservation easement, etc). = 3</t>
   </si>
   <si>
     <t xml:space="preserve"> What percentage of the watershed above the Project site is protected in perpetuity (public ownership, development restrictions, easements etc)?</t>
   </si>
   <si>
     <t>What percentage of the watershed above the Project site is protected in perpetuity? (public ownership, development restrictions, easements, etc)?  &lt;10% = 0; 10–49% = 1; 50–74% = 2; 75-100% = 3</t>
   </si>
   <si>
     <t xml:space="preserve"> Does the public have access to the Project site? Will the Project increase or maintain public access to land or water for fish or wildlife-dependent recreational opportunities? If so, describe.</t>
   </si>
   <si>
     <t>What are the root causes of degradation in the catchment(s) where the Project is located and which of these are addressed by the Project?</t>
   </si>
   <si>
     <t>What are the root causes of degradation in the catchment(s) where the Project is located and which of these are addressed by the Project? Addresses none of the root causes = 0; Addresses some = 1-2; Addresses a majority  = 3</t>
   </si>
   <si>
     <t>  Does the Project support any goals in existing action plan(s) (e.g. state fish &amp; wildlife, watershed protection, water quality improvement, land or water-use plan(s), or other regional plan(s))?</t>
   </si>
   <si>
     <t>Does the Project support any goals in existing action plan(s) (e.g. state fish &amp; wildlife, watershed protection, water quality improvement, land or water-use plan(s), or other regional plan(s))? 0 goals = 0; 1 goal = 1; 2 or more goals = 2</t>
   </si>
   <si>
     <t xml:space="preserve"> Describe the ways in which this Project will improve public recreational fishing opportunities for wild Brook Trout. How will the improvement(s) be measured?</t>
   </si>
@@ -225,144 +213,464 @@
   </si>
   <si>
     <t>A Timeline, milestones. Environmetal compliance requirements? Project planning and permitting . Letter from state and or landowner.</t>
   </si>
   <si>
     <t>Methods and approach (include statement of project need, project purpose, objectives, metrics, method/approach):</t>
   </si>
   <si>
     <t>Project informaiton, not scored: name, location, contact information, sponsoring organization</t>
   </si>
   <si>
     <t>Not explicitly scored, but this information is required.</t>
   </si>
   <si>
     <t>What is the Wild Trout Patch Classification 
 Wild Trout Patch Classification (dropdown):</t>
   </si>
   <si>
     <t>What is the EBTJV  Classification for the catchment(s) where the Project work will be implemented ?
 Catchment Classification (dropdown)</t>
   </si>
   <si>
     <t xml:space="preserve"> List the EBTJV key conservation action(s) the Project addresses </t>
   </si>
   <si>
-    <t>Does the Project contribute to EBTJV Range-wide Habitat Goals ?
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">List the specific EBTJV range-wide habitat goal(s) addressed by the Project and describe how the Project will contribute towards achieving them </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> 1-24</t>
   </si>
   <si>
     <t>notes</t>
   </si>
   <si>
     <t>Is the catchment where the Project work will be implemented located in a Wild Trout Patch? No = 0
 Yes; patch classification code is  brown trout or rainbow trout  = 2
 Yes; patch classification code is a combination of brook and other trout, or brook trout = 4
 Yes; patch classification code is 1.1 = 5</t>
   </si>
   <si>
-    <t xml:space="preserve">What is the ratio of nonfederal partner contributions to the Project’s NFHAP funding request?  Include ALL match, not just in-hand.     (note, Tribal funds are nonfederal, and Tribes are exempt from the nonfederal match requirement)  &lt; 1:1 =0.  Breakpoints from 1-10 to be assigned based on the distribution of ratios from the applications submitted.    </t>
+    <t># years</t>
+  </si>
+  <si>
+    <t>Monitoring timeframe</t>
+  </si>
+  <si>
+    <t># acres</t>
+  </si>
+  <si>
+    <t>Area of habitat monitored</t>
+  </si>
+  <si>
+    <t># miles</t>
+  </si>
+  <si>
+    <t>Length of habitat monitored</t>
+  </si>
+  <si>
+    <t>Number of monitoring frameworks developed</t>
+  </si>
+  <si>
+    <t>Monitoring Programs</t>
+  </si>
+  <si>
+    <t>Monitoring</t>
+  </si>
+  <si>
+    <t>Number of datasets or data tools developed</t>
+  </si>
+  <si>
+    <t>Number of research studies conducted</t>
+  </si>
+  <si>
+    <t>Number of publications or reports developed</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Area of habitat assessed</t>
+  </si>
+  <si>
+    <t>Length of habitat assessed</t>
+  </si>
+  <si>
+    <t>Number of assessments</t>
+  </si>
+  <si>
+    <t>Assessment</t>
+  </si>
+  <si>
+    <t>Assessment and Research</t>
+  </si>
+  <si>
+    <t>Number of project designs developed</t>
+  </si>
+  <si>
+    <t>Project Engineering and Design</t>
+  </si>
+  <si>
+    <t>Engineering and Design</t>
+  </si>
+  <si>
+    <t>Number of public access points created or upgraded</t>
+  </si>
+  <si>
+    <t>Number of underserved or rural communities engaged</t>
+  </si>
+  <si>
+    <t>Number of tribal communities engaged</t>
+  </si>
+  <si>
+    <t>Number of outreach materials prepared</t>
+  </si>
+  <si>
+    <t>Engagement</t>
+  </si>
+  <si>
+    <t>Number of people reached in education or outreach events</t>
+  </si>
+  <si>
+    <t>text (list)</t>
+  </si>
+  <si>
+    <t>Type of outreach or education events held</t>
+  </si>
+  <si>
+    <t>Number of outreach or education events held</t>
+  </si>
+  <si>
+    <t>Outreach/ Education Event</t>
+  </si>
+  <si>
+    <t>Outreach and Education</t>
+  </si>
+  <si>
+    <t>Area of habitat protected</t>
+  </si>
+  <si>
+    <t>Habitat Protection</t>
+  </si>
+  <si>
+    <t>Length of habitat protected</t>
+  </si>
+  <si>
+    <t>Area acquired/leased</t>
+  </si>
+  <si>
+    <t>Land Acquired or Leased</t>
+  </si>
+  <si>
+    <t>Land Acquisition</t>
+  </si>
+  <si>
+    <t>Habitat Conservation</t>
+  </si>
+  <si>
+    <t>Length of channels created or reconfigured</t>
+  </si>
+  <si>
+    <t>Channel Reconfiguration</t>
+  </si>
+  <si>
+    <t>Timeframe for flow changes</t>
+  </si>
+  <si>
+    <t>annual cfs</t>
+  </si>
+  <si>
+    <t>Decrease in flow</t>
+  </si>
+  <si>
+    <t>Increase in flow</t>
+  </si>
+  <si>
+    <t>Streambank Stabilization</t>
+  </si>
+  <si>
+    <t>Hydrologic Flow</t>
+  </si>
+  <si>
+    <t>Area of habitat restored or enhanced</t>
+  </si>
+  <si>
+    <t>#miles</t>
+  </si>
+  <si>
+    <t>Length of habitat restored or enhanced for native brook trout *this is placed under Habitat Treatment since NFHP does not have a category for species repatriation</t>
+  </si>
+  <si>
+    <t>Length of habitat restored or enhanced</t>
+  </si>
+  <si>
+    <t>Habitat Condition Improvement</t>
+  </si>
+  <si>
+    <t>acres</t>
+  </si>
+  <si>
+    <t>Area of habitat installations</t>
+  </si>
+  <si>
+    <t>miles</t>
+  </si>
+  <si>
+    <t>Number of habitat structures installed or upgraded</t>
+  </si>
+  <si>
+    <t>Structure Modification or Installation *this can include LWA as well as root wads, in-stream structures, bank structures</t>
+  </si>
+  <si>
+    <t>Area of vegetation planted</t>
+  </si>
+  <si>
+    <t>Length of vegetation planted</t>
+  </si>
+  <si>
+    <t>Vegetation Planting</t>
+  </si>
+  <si>
+    <t>Ecological Function and Process</t>
+  </si>
+  <si>
+    <t>Area treated for water quality</t>
+  </si>
+  <si>
+    <t>Length of habitat treated for water quality or pollution</t>
+  </si>
+  <si>
+    <t>Water quality improvements</t>
+  </si>
+  <si>
+    <t>Water quality</t>
+  </si>
+  <si>
+    <t>Area of habitat treated for invasives</t>
+  </si>
+  <si>
+    <t>Length of habitat treated for invasives</t>
+  </si>
+  <si>
+    <t>Number of barrier installations to prevent invasives</t>
+  </si>
+  <si>
+    <t>Number of species controlled or removed</t>
+  </si>
+  <si>
+    <t>Invasive Species Removal</t>
+  </si>
+  <si>
+    <t>Invasive Species Control/ Management</t>
+  </si>
+  <si>
+    <t>Length of upstream habitat opened for brook trout</t>
+  </si>
+  <si>
+    <t>Area of habitat reconnected</t>
+  </si>
+  <si>
+    <t>Length of habitat reconnected (up and down) for brook trout</t>
+  </si>
+  <si>
+    <t>Number of barriers removed or upgraded</t>
+  </si>
+  <si>
+    <t>Aquatic Connectivity</t>
+  </si>
+  <si>
+    <t>Habitat Treatment</t>
+  </si>
+  <si>
+    <t>Measure Type # (numbers only)</t>
+  </si>
+  <si>
+    <t>Measure Type</t>
+  </si>
+  <si>
+    <t>Output Measure</t>
+  </si>
+  <si>
+    <t>Project Technique</t>
+  </si>
+  <si>
+    <t>Project Subtype</t>
+  </si>
+  <si>
+    <t>Project Type</t>
+  </si>
+  <si>
+    <t>DO NOT ALTER THESE COLUMNS OR CELLS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Please input the anticipated relevant metrics for your project in column F. For metrics that do not apply, leave the cell blank, or put "0". These numbers greatly aid in reporting of the summed benefits brook trout habitat projects. Thank you. </t>
+  </si>
+  <si>
+    <t>FY26 Project Metrics</t>
+  </si>
+  <si>
+    <t>What is the ratio of nonfederal match s to the Project’s NFHAP funding request?  Include match (not leverage).     (note, Tribal funds are nonfederal, and Tribes are exempt from the nonfederal match requirement)  At least 2:1 non-federal match to EBTJV request =4 pts.   At least 1:1, but less than 2:1 =2pts.  Less than 1:1= 0 pts</t>
+  </si>
+  <si>
+    <t>Does the Project contribute to addressing the National Fish Habitat Partnership’s National Conservation Priorities (NCP)? No = 0 points
+Yes, 1 NCS = 1
+Yes, ≥2 NCS = 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">List which of the National Fish Habitat Partnership’s National Conservation Priorities the Project addresses </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Will the Project result in re-establishing wild Brook Trout within the catchment? No = 0; yes = 10. Note: A project qualifies for these points only if the proposed conservation action is expected to result in the re-establishment of a wild Brook Trout population within a catchment where wild Brook Trout are currently absent or presumed extirpated. Projects that improve habitat, connectivity, or population resilience where wild Brook Trout are already present do not qualify for these points.</t>
+  </si>
+  <si>
+    <t>does the Project support any goals in existing action plan(s) (e.g. state fish &amp; wildlife, watershed protection, water quality improvement, land or water-use plan(s), or other regional plan(s))? 0 goals = 0; 1 goal = 1; 2 or more goals = 2</t>
+  </si>
+  <si>
+    <t>Does the Project contribute to EBTJV Range-wide Habitat Goals ?
+0 Goal Supported = 0
+1 Goal Supported = 1
+≥2 Goals Supported = 2       applicant described how project will advance these goals = bonus point</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri (Body)_x0000_"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -401,55 +709,436 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -489,74 +1178,218 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{B7C06D9B-5D10-784A-8A8B-681F8F85AF88}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF6699"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -814,173 +1647,175 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BH30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="138" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="4" ySplit="1" topLeftCell="H2" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="42" workbookViewId="0">
+      <pane xSplit="4" ySplit="1" topLeftCell="E24" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="J1" sqref="J1:J1048576"/>
+      <selection pane="bottomRight" activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="102" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="102" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="52" style="1" customWidth="1"/>
     <col min="3" max="3" width="82.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.83203125" customWidth="1"/>
     <col min="6" max="6" width="13.5" customWidth="1"/>
     <col min="7" max="7" width="11.5" customWidth="1"/>
     <col min="8" max="8" width="13.83203125" customWidth="1"/>
     <col min="9" max="9" width="14.1640625" customWidth="1"/>
     <col min="10" max="60" width="10.83203125"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60" s="2" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:60" s="2" customFormat="1" ht="60" customHeight="1" thickBot="1">
       <c r="A1" s="9" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B1" s="10" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C1" s="10" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="16" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="22"/>
     </row>
-    <row r="2" spans="1:60" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:60" s="2" customFormat="1" ht="60" customHeight="1">
+      <c r="A2" s="26"/>
       <c r="B2" s="27" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C2" s="27" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D2" s="24">
         <v>0</v>
       </c>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="22"/>
     </row>
-    <row r="3" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:60" ht="102" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="17">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
     </row>
-    <row r="4" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:60" ht="102" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D4" s="18">
         <v>3</v>
       </c>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
     </row>
-    <row r="5" spans="1:60" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:60" ht="102" customHeight="1" thickBot="1">
       <c r="A5" s="12"/>
       <c r="B5" s="13" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D5" s="19">
         <v>3</v>
       </c>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
     </row>
-    <row r="6" spans="1:60" s="3" customFormat="1" ht="144" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:60" s="3" customFormat="1" ht="144" customHeight="1">
       <c r="A6" s="12"/>
       <c r="B6" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D6" s="18">
         <v>6</v>
       </c>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -998,68 +1833,68 @@
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
     </row>
-    <row r="7" spans="1:60" ht="53" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:60" ht="53" customHeight="1">
       <c r="A7" s="12"/>
       <c r="B7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D7" s="17">
         <v>2</v>
       </c>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
     </row>
-    <row r="8" spans="1:60" s="3" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:60" s="3" customFormat="1" ht="42" customHeight="1">
       <c r="A8" s="12"/>
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="18">
         <v>2</v>
       </c>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
@@ -1083,77 +1918,77 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
     </row>
-    <row r="9" spans="1:60" ht="80" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:60" ht="80" customHeight="1">
       <c r="A9" s="12"/>
       <c r="B9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="28" t="s">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="D9" s="17">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
     </row>
-    <row r="10" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A10" s="12"/>
       <c r="B10" s="7" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="D10" s="18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
@@ -1168,77 +2003,77 @@
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
     </row>
-    <row r="11" spans="1:60" ht="62" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:60" ht="62" customHeight="1">
       <c r="A11" s="12"/>
       <c r="B11" s="5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="17">
         <v>2</v>
       </c>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
     </row>
-    <row r="12" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A12" s="12"/>
       <c r="B12" s="6" t="s">
-        <v>7</v>
+        <v>138</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>8</v>
+        <v>137</v>
       </c>
       <c r="D12" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
@@ -1253,68 +2088,68 @@
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
     </row>
-    <row r="13" spans="1:60" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:60" ht="27" customHeight="1">
       <c r="A13" s="12"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
       <c r="I13" s="17"/>
     </row>
-    <row r="14" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A14" s="12"/>
       <c r="B14" s="6" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D14" s="18">
         <v>5</v>
       </c>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="21"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -1332,74 +2167,74 @@
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
     </row>
-    <row r="15" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:60" ht="102" customHeight="1">
       <c r="A15" s="12"/>
       <c r="B15" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D15" s="17">
         <v>5</v>
       </c>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="23"/>
     </row>
-    <row r="16" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A16" s="12"/>
       <c r="B16" s="6" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="D16" s="18">
         <v>10</v>
       </c>
       <c r="E16" s="18"/>
       <c r="F16" s="21"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -1417,74 +2252,74 @@
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
     </row>
-    <row r="17" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:60" ht="102" customHeight="1">
       <c r="A17" s="12"/>
       <c r="B17" s="5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D17" s="17">
         <v>2</v>
       </c>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
     </row>
-    <row r="18" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A18" s="12"/>
       <c r="B18" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D18" s="18">
         <v>5</v>
       </c>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -1502,74 +2337,74 @@
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
     </row>
-    <row r="19" spans="1:60" ht="53" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:60" ht="53" customHeight="1">
       <c r="A19" s="12"/>
       <c r="B19" s="5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D19" s="17">
         <v>3</v>
       </c>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="17"/>
       <c r="I19" s="17"/>
     </row>
-    <row r="20" spans="1:60" s="3" customFormat="1" ht="47" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:60" s="3" customFormat="1" ht="47" customHeight="1">
       <c r="A20" s="12"/>
       <c r="B20" s="6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D20" s="18">
         <v>3</v>
       </c>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -1587,74 +2422,74 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
     </row>
-    <row r="21" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:60" ht="102" customHeight="1">
       <c r="A21" s="12"/>
       <c r="B21" s="5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="D21" s="17">
         <v>3</v>
       </c>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
       <c r="I21" s="17"/>
     </row>
-    <row r="22" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A22" s="12"/>
       <c r="B22" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D22" s="18">
         <v>3</v>
       </c>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -1672,74 +2507,74 @@
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
     </row>
-    <row r="23" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:60" ht="102" customHeight="1">
       <c r="A23" s="12"/>
       <c r="B23" s="5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D23" s="17">
         <v>4</v>
       </c>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="17"/>
     </row>
-    <row r="24" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A24" s="12"/>
       <c r="B24" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D24" s="18">
         <v>3</v>
       </c>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -1757,74 +2592,74 @@
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
     </row>
-    <row r="25" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:60" ht="102" customHeight="1">
       <c r="A25" s="12"/>
       <c r="B25" s="5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D25" s="17">
         <v>2</v>
       </c>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
     </row>
-    <row r="26" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A26" s="12"/>
       <c r="B26" s="6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D26" s="18">
         <v>5</v>
       </c>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -1842,72 +2677,72 @@
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
     </row>
-    <row r="27" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:60" ht="102" customHeight="1">
       <c r="A27" s="12"/>
       <c r="B27" s="8" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>3</v>
       </c>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="17"/>
     </row>
-    <row r="28" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
       <c r="A28" s="12"/>
       <c r="B28" s="1"/>
       <c r="C28" s="15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D28" s="20">
         <f>SUM(D2:D27)</f>
         <v>100</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
@@ -1926,82 +2761,800 @@
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
     </row>
-    <row r="29" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:60" ht="102" customHeight="1">
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
     </row>
-    <row r="30" spans="1:60" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:60" ht="102" customHeight="1">
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{800E55E0-9346-394B-8DB8-8752242E40C4}">
+  <dimension ref="A1:F47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F5" sqref="F5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="30.83203125" style="29" customWidth="1"/>
+    <col min="2" max="2" width="41.5" style="29" customWidth="1"/>
+    <col min="3" max="3" width="36.5" style="29" customWidth="1"/>
+    <col min="4" max="4" width="46.5" style="29" customWidth="1"/>
+    <col min="5" max="5" width="11.83203125" style="29" customWidth="1"/>
+    <col min="6" max="6" width="11.6640625" style="29" customWidth="1"/>
+    <col min="7" max="16384" width="8.83203125" style="29"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="29">
+      <c r="A1" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+    </row>
+    <row r="2" spans="1:6" ht="40.5" customHeight="1" thickBot="1">
+      <c r="A2" s="56" t="s">
+        <v>134</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="53" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A3" s="63" t="s">
+        <v>132</v>
+      </c>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="65"/>
+    </row>
+    <row r="4" spans="1:6" ht="69" thickBot="1">
+      <c r="A4" s="52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>130</v>
+      </c>
+      <c r="C4" s="52" t="s">
+        <v>129</v>
+      </c>
+      <c r="D4" s="52" t="s">
+        <v>128</v>
+      </c>
+      <c r="E4" s="52" t="s">
+        <v>127</v>
+      </c>
+      <c r="F4" s="51" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="17">
+      <c r="A5" s="75" t="s">
+        <v>125</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>124</v>
+      </c>
+      <c r="C5" s="71" t="s">
+        <v>124</v>
+      </c>
+      <c r="D5" s="40" t="s">
+        <v>123</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="50">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="34">
+      <c r="A6" s="76"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="E6" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="F6" s="34">
+        <v>5.55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="17">
+      <c r="A7" s="76"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="E7" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F7" s="34"/>
+    </row>
+    <row r="8" spans="1:6" ht="17">
+      <c r="A8" s="76"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="E8" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="F8" s="34">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="17">
+      <c r="A9" s="76"/>
+      <c r="B9" s="58" t="s">
+        <v>119</v>
+      </c>
+      <c r="C9" s="58" t="s">
+        <v>118</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="34"/>
+    </row>
+    <row r="10" spans="1:6" ht="17">
+      <c r="A10" s="76"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="E10" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="34"/>
+    </row>
+    <row r="11" spans="1:6" ht="17">
+      <c r="A11" s="76"/>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="36" t="s">
+        <v>115</v>
+      </c>
+      <c r="E11" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="F11" s="34"/>
+    </row>
+    <row r="12" spans="1:6" ht="17">
+      <c r="A12" s="76"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F12" s="34"/>
+    </row>
+    <row r="13" spans="1:6" ht="34">
+      <c r="A13" s="76"/>
+      <c r="B13" s="60" t="s">
+        <v>113</v>
+      </c>
+      <c r="C13" s="60" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="E13" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="F13" s="34">
+        <v>5.55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="17">
+      <c r="A14" s="76"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="E14" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F14" s="34"/>
+    </row>
+    <row r="15" spans="1:6" ht="17">
+      <c r="A15" s="76"/>
+      <c r="B15" s="58" t="s">
+        <v>109</v>
+      </c>
+      <c r="C15" s="58" t="s">
+        <v>108</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>107</v>
+      </c>
+      <c r="E15" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:6" ht="17">
+      <c r="A16" s="76"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="E16" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F16" s="34"/>
+    </row>
+    <row r="17" spans="1:6" ht="17">
+      <c r="A17" s="76"/>
+      <c r="B17" s="58"/>
+      <c r="C17" s="59" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="E17" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F17" s="34"/>
+    </row>
+    <row r="18" spans="1:6" ht="17">
+      <c r="A18" s="76"/>
+      <c r="B18" s="58"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="F18" s="34"/>
+    </row>
+    <row r="19" spans="1:6" ht="17">
+      <c r="A19" s="76"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="36" t="s">
+        <v>102</v>
+      </c>
+      <c r="E19" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="F19" s="34"/>
+    </row>
+    <row r="20" spans="1:6" ht="17">
+      <c r="A20" s="76"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="E20" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="34">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="68">
+      <c r="A21" s="76"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="F21" s="34">
+        <v>3.34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="17">
+      <c r="A22" s="76"/>
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="E22" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F22" s="34"/>
+    </row>
+    <row r="23" spans="1:6" ht="17">
+      <c r="A23" s="76"/>
+      <c r="B23" s="59" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" s="59" t="s">
+        <v>94</v>
+      </c>
+      <c r="D23" s="36" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" s="34"/>
+    </row>
+    <row r="24" spans="1:6" ht="17">
+      <c r="A24" s="76"/>
+      <c r="B24" s="60"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E24" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="F24" s="34"/>
+    </row>
+    <row r="25" spans="1:6" ht="17">
+      <c r="A25" s="76"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" s="34"/>
+    </row>
+    <row r="26" spans="1:6" ht="18" thickBot="1">
+      <c r="A26" s="77"/>
+      <c r="B26" s="62"/>
+      <c r="C26" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="E26" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" s="30"/>
+    </row>
+    <row r="27" spans="1:6" ht="17">
+      <c r="A27" s="66" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="D27" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="F27" s="38"/>
+    </row>
+    <row r="28" spans="1:6" ht="17">
+      <c r="A28" s="67"/>
+      <c r="B28" s="59" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="37" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" s="36" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="F28" s="34"/>
+    </row>
+    <row r="29" spans="1:6" ht="18" thickBot="1">
+      <c r="A29" s="68"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="D29" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" s="30"/>
+    </row>
+    <row r="30" spans="1:6" ht="17">
+      <c r="A30" s="66" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="69" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" s="40" t="s">
+        <v>78</v>
+      </c>
+      <c r="E30" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="F30" s="38"/>
+    </row>
+    <row r="31" spans="1:6" ht="17">
+      <c r="A31" s="67"/>
+      <c r="B31" s="58"/>
+      <c r="C31" s="58"/>
+      <c r="D31" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="F31" s="34"/>
+    </row>
+    <row r="32" spans="1:6" ht="34">
+      <c r="A32" s="67"/>
+      <c r="B32" s="58"/>
+      <c r="C32" s="58"/>
+      <c r="D32" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F32" s="34"/>
+    </row>
+    <row r="33" spans="1:6" ht="17">
+      <c r="A33" s="67"/>
+      <c r="B33" s="58"/>
+      <c r="C33" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="D33" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="17">
+      <c r="A34" s="74"/>
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" s="48"/>
+      <c r="F34" s="47"/>
+    </row>
+    <row r="35" spans="1:6" ht="35" thickBot="1">
+      <c r="A35" s="74"/>
+      <c r="B35" s="59"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="E35" s="48"/>
+      <c r="F35" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="18" thickBot="1">
+      <c r="A36" s="68"/>
+      <c r="B36" s="70"/>
+      <c r="C36" s="70"/>
+      <c r="D36" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="F36" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="18" thickBot="1">
+      <c r="A37" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="E37" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37" s="42"/>
+    </row>
+    <row r="38" spans="1:6" ht="17">
+      <c r="A38" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="69" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="69" t="s">
+        <v>65</v>
+      </c>
+      <c r="D38" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="E38" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="17">
+      <c r="A39" s="67"/>
+      <c r="B39" s="58"/>
+      <c r="C39" s="58"/>
+      <c r="D39" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="E39" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="F39" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="17">
+      <c r="A40" s="67"/>
+      <c r="B40" s="58"/>
+      <c r="C40" s="58"/>
+      <c r="D40" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="E40" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" s="34"/>
+    </row>
+    <row r="41" spans="1:6" ht="17">
+      <c r="A41" s="67"/>
+      <c r="B41" s="58"/>
+      <c r="C41" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="D41" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="E41" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F41" s="34"/>
+    </row>
+    <row r="42" spans="1:6" ht="17">
+      <c r="A42" s="67"/>
+      <c r="B42" s="58"/>
+      <c r="C42" s="58"/>
+      <c r="D42" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="E42" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F42" s="34"/>
+    </row>
+    <row r="43" spans="1:6" ht="18" thickBot="1">
+      <c r="A43" s="68"/>
+      <c r="B43" s="70"/>
+      <c r="C43" s="70"/>
+      <c r="D43" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="F43" s="30"/>
+    </row>
+    <row r="44" spans="1:6" ht="17">
+      <c r="A44" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44" s="69" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="69" t="s">
+        <v>56</v>
+      </c>
+      <c r="D44" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="E44" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F44" s="38"/>
+    </row>
+    <row r="45" spans="1:6" ht="17">
+      <c r="A45" s="67"/>
+      <c r="B45" s="58"/>
+      <c r="C45" s="58"/>
+      <c r="D45" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="E45" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="F45" s="34">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="17">
+      <c r="A46" s="67"/>
+      <c r="B46" s="58"/>
+      <c r="C46" s="58"/>
+      <c r="D46" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="E46" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F46" s="34"/>
+    </row>
+    <row r="47" spans="1:6" ht="18" thickBot="1">
+      <c r="A47" s="68"/>
+      <c r="B47" s="70"/>
+      <c r="C47" s="70"/>
+      <c r="D47" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="F47" s="30">
+        <v>5</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="28">
+    <mergeCell ref="A30:A36"/>
+    <mergeCell ref="A5:A26"/>
+    <mergeCell ref="B30:B36"/>
+    <mergeCell ref="C30:C32"/>
+    <mergeCell ref="C33:C36"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="B23:B26"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="B9:B12"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="B44:B47"/>
+    <mergeCell ref="C44:C47"/>
+    <mergeCell ref="A38:A43"/>
+    <mergeCell ref="B38:B43"/>
+    <mergeCell ref="C38:C40"/>
+    <mergeCell ref="C41:C43"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="C17:C19"/>
+    <mergeCell ref="C23:C25"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="B15:B22"/>
+    <mergeCell ref="C5:C8"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4 F6:F47" xr:uid="{8A9DB512-72A2-4E60-A128-B6EF00B2DE92}">
+      <formula1>0</formula1>
+      <formula2>100000</formula2>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>scoresheet</vt:lpstr>
+      <vt:lpstr>metrics</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lori Maloney</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>