--- v1 (2026-08-18)
+++ v2 (2026-09-08)
@@ -7,89 +7,86 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10726"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/lorimaloney/Documents/EBTJV/RFP docs/FY27 Process/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7817578-C1FB-9546-9FF7-E036AAC642CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93AAB4DE-2131-9C44-A7B0-842FB08B1032}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="17500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1820" yWindow="520" windowWidth="28800" windowHeight="17500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="scoresheet" sheetId="1" r:id="rId1"/>
     <sheet name="metrics" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D28" i="1" l="1"/>
+  <c r="D27" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="143">
   <si>
     <t>Possible Points</t>
-  </si>
-[...1 lines deleted...]
-    <t>Are the Project’s methods/approach adequate to meet the project objective(s), and achieve the project purpose ? Low confidence = 0; moderate = 6; High confidence the Project’s methods/approach will meet the project’s objective(s) and achieve the project’s purpose = 12</t>
   </si>
   <si>
     <t>Partner information</t>
   </si>
   <si>
     <t>Project budget narrative and table</t>
   </si>
   <si>
     <t>Does the budget seem appropriate and appropriately defined given the project objectives? No - 0; moderately  = 1; well done = 2</t>
   </si>
   <si>
     <t>What is the ratio of nonfederal partner contributions to the Project’s NFHAP funding request?</t>
   </si>
   <si>
     <t>Does the Project contribute to EBTJV key conservation actions? 0 Key Conservation Actions Supported = 0
 1 Key Conservation Action Supported = 1
  ≥2 Key Conservation Action Supported = 2</t>
   </si>
   <si>
     <t>What is the Project’s catchment EBTJV classification code 0.0 or 0.5 = 0
 0.2, 0.3, or 0.4 =2
 1.2, 1.3, or 1.4 = 4
 1.1 = 5</t>
   </si>
   <si>
@@ -497,180 +494,172 @@
   </si>
   <si>
     <t>DO NOT ALTER THESE COLUMNS OR CELLS</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">Please input the anticipated relevant metrics for your project in column F. For metrics that do not apply, leave the cell blank, or put "0". These numbers greatly aid in reporting of the summed benefits brook trout habitat projects. Thank you. </t>
   </si>
   <si>
     <t>FY26 Project Metrics</t>
   </si>
   <si>
     <t>What is the ratio of nonfederal match s to the Project’s NFHAP funding request?  Include match (not leverage).     (note, Tribal funds are nonfederal, and Tribes are exempt from the nonfederal match requirement)  At least 2:1 non-federal match to EBTJV request =4 pts.   At least 1:1, but less than 2:1 =2pts.  Less than 1:1= 0 pts</t>
   </si>
   <si>
     <t>Does the Project contribute to addressing the National Fish Habitat Partnership’s National Conservation Priorities (NCP)? No = 0 points
 Yes, 1 NCS = 1
 Yes, ≥2 NCS = 2</t>
   </si>
   <si>
     <t xml:space="preserve">List which of the National Fish Habitat Partnership’s National Conservation Priorities the Project addresses </t>
   </si>
   <si>
-    <t xml:space="preserve"> Will the Project result in re-establishing wild Brook Trout within the catchment? No = 0; yes = 10. Note: A project qualifies for these points only if the proposed conservation action is expected to result in the re-establishment of a wild Brook Trout population within a catchment where wild Brook Trout are currently absent or presumed extirpated. Projects that improve habitat, connectivity, or population resilience where wild Brook Trout are already present do not qualify for these points.</t>
-[...4 lines deleted...]
-  <si>
     <t>Does the Project contribute to EBTJV Range-wide Habitat Goals ?
 0 Goal Supported = 0
 1 Goal Supported = 1
 ≥2 Goals Supported = 2       applicant described how project will advance these goals = bonus point</t>
+  </si>
+  <si>
+    <t>Are the Project’s methods/approach adequate to meet the project objective(s), and achieve the project purpose ? Low confidence = 0; moderate = 12; High confidence the Project’s methods/approach will meet the project’s objective(s) and achieve the project’s purpose = 18</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> This is a high bar, and thus the large point value. Will the Project result in re-establishing wild Brook Trout within the catchment? No = 0; yes = 10. The applicant should provide sufficient evidence that the brook trout do NOT currently occupy the stream reach in question and that the projcect will result in new occupancy, either through removing physical or chemical barriers, or by re-introducing brook trout (sometimes in concert with removing non-native salmonids, and preferably informed by genetic information of donor population). There should also be evidence that the stream is or will be capable of suppritng wild brook trout (habitat and temperature conditions to support brook trout).</t>
+  </si>
+  <si>
+    <t> Is the Project site located on public or private land? (Project site = footprint of the conservation action and does not include the surrounding areas upstream or downstream) .  Private = 0; private and &lt;50% protected in perpetuity = 1; located on private and GE 50% protected = 2; located on public land or if provate it is 100% protected (fee simple, permanent conservation easement, etc). = 3</t>
+  </si>
+  <si>
+    <t>Application Order</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri (Body)_x0000_"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -690,70 +679,50 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...18 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -1094,276 +1063,256 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{B7C06D9B-5D10-784A-8A8B-681F8F85AF88}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF6699"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1653,1101 +1602,1025 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BH29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="42" workbookViewId="0">
-      <pane xSplit="4" ySplit="1" topLeftCell="E24" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="C29" sqref="C29"/>
+      <selection pane="bottomRight" activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="102" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="6.83203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13" style="1" customWidth="1"/>
     <col min="2" max="2" width="52" style="1" customWidth="1"/>
     <col min="3" max="3" width="82.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.6640625" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="12.83203125" customWidth="1"/>
+    <col min="5" max="5" width="42.33203125" customWidth="1"/>
     <col min="6" max="6" width="13.5" customWidth="1"/>
     <col min="7" max="7" width="11.5" customWidth="1"/>
     <col min="8" max="8" width="13.83203125" customWidth="1"/>
     <col min="9" max="9" width="14.1640625" customWidth="1"/>
     <col min="10" max="60" width="10.83203125"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60" s="2" customFormat="1" ht="60" customHeight="1" thickBot="1">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:54" s="2" customFormat="1" ht="60" customHeight="1" thickBot="1">
+      <c r="A1" s="71" t="s">
+        <v>142</v>
+      </c>
+      <c r="B1" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="10" t="s">
+      <c r="C1" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="C1" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="11" t="s">
+      <c r="D1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="16" t="s">
-[...9 lines deleted...]
-      <c r="B2" s="27" t="s">
+      <c r="E1" s="56" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54" s="2" customFormat="1" ht="60" customHeight="1">
+      <c r="A2" s="53">
+        <v>1</v>
+      </c>
+      <c r="B2" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="C2" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="27" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="24">
+      <c r="D2" s="58">
         <v>0</v>
       </c>
-      <c r="E2" s="25"/>
-[...13 lines deleted...]
-      <c r="D3" s="17">
+      <c r="E2" s="59"/>
+    </row>
+    <row r="3" spans="1:54" ht="102" customHeight="1">
+      <c r="A3" s="60">
+        <v>2</v>
+      </c>
+      <c r="B3" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="62" t="s">
+        <v>139</v>
+      </c>
+      <c r="D3" s="63">
         <v>18</v>
       </c>
-      <c r="E3" s="17"/>
-[...7 lines deleted...]
-      <c r="B4" s="6" t="s">
+      <c r="E3" s="63"/>
+    </row>
+    <row r="4" spans="1:54" ht="102" customHeight="1">
+      <c r="A4" s="60">
+        <v>3</v>
+      </c>
+      <c r="B4" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="63">
+        <v>3</v>
+      </c>
+      <c r="E4" s="63"/>
+    </row>
+    <row r="5" spans="1:54" ht="102" customHeight="1">
+      <c r="A5" s="60">
+        <v>4</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="D5" s="63">
+        <v>3</v>
+      </c>
+      <c r="E5" s="63"/>
+    </row>
+    <row r="6" spans="1:54" s="3" customFormat="1" ht="144" customHeight="1">
+      <c r="A6" s="60">
+        <v>5</v>
+      </c>
+      <c r="B6" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="D4" s="18">
-[...33 lines deleted...]
-      <c r="D6" s="18">
+      <c r="C6" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="63">
         <v>6</v>
       </c>
-      <c r="E6" s="18"/>
-[...3 lines deleted...]
-      <c r="I6" s="18"/>
+      <c r="E6" s="63"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-      <c r="BC6"/>
-[...8 lines deleted...]
-      <c r="B7" s="5" t="s">
+    </row>
+    <row r="7" spans="1:54" ht="53" customHeight="1">
+      <c r="A7" s="60">
+        <v>6</v>
+      </c>
+      <c r="B7" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="63">
         <v>2</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="17">
+      <c r="E7" s="63"/>
+    </row>
+    <row r="8" spans="1:54" s="3" customFormat="1" ht="42" customHeight="1">
+      <c r="A8" s="60">
+        <v>7</v>
+      </c>
+      <c r="B8" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="17"/>
-[...7 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="C8" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="18">
+      <c r="D8" s="63">
         <v>2</v>
       </c>
-      <c r="E8" s="18"/>
-[...3 lines deleted...]
-      <c r="I8" s="18"/>
+      <c r="E8" s="63"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-      <c r="BC8"/>
-[...14 lines deleted...]
-      <c r="D9" s="17">
+    </row>
+    <row r="9" spans="1:54" ht="80" customHeight="1">
+      <c r="A9" s="60">
+        <v>8</v>
+      </c>
+      <c r="B9" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="17"/>
-[...13 lines deleted...]
-      <c r="D10" s="18">
+      <c r="C9" s="62" t="s">
+        <v>135</v>
+      </c>
+      <c r="D9" s="63">
+        <v>4</v>
+      </c>
+      <c r="E9" s="63"/>
+    </row>
+    <row r="10" spans="1:54" s="3" customFormat="1" ht="102" customHeight="1">
+      <c r="A10" s="60">
+        <v>9</v>
+      </c>
+      <c r="B10" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="62" t="s">
+        <v>138</v>
+      </c>
+      <c r="D10" s="63">
         <v>2</v>
       </c>
-      <c r="E10" s="18"/>
-[...3 lines deleted...]
-      <c r="I10" s="18"/>
+      <c r="E10" s="63"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10"/>
-[...14 lines deleted...]
-      <c r="D11" s="17">
+    </row>
+    <row r="11" spans="1:54" ht="62" customHeight="1">
+      <c r="A11" s="60">
+        <v>10</v>
+      </c>
+      <c r="B11" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="63">
         <v>2</v>
       </c>
-      <c r="E11" s="17"/>
-[...10 lines deleted...]
-      <c r="C12" s="6" t="s">
+      <c r="E11" s="63"/>
+    </row>
+    <row r="12" spans="1:54" s="3" customFormat="1" ht="102" customHeight="1">
+      <c r="A12" s="60">
+        <v>11</v>
+      </c>
+      <c r="B12" s="62" t="s">
         <v>137</v>
       </c>
-      <c r="D12" s="18">
+      <c r="C12" s="62" t="s">
+        <v>136</v>
+      </c>
+      <c r="D12" s="63">
         <v>2</v>
       </c>
-      <c r="E12" s="18"/>
-[...3 lines deleted...]
-      <c r="I12" s="18"/>
+      <c r="E12" s="63"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12"/>
-[...25 lines deleted...]
-      <c r="D14" s="18">
+    </row>
+    <row r="13" spans="1:54" ht="27" customHeight="1">
+      <c r="A13" s="60">
+        <v>12</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="62" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="63">
         <v>5</v>
       </c>
-      <c r="E14" s="18"/>
-[...3 lines deleted...]
-      <c r="I14" s="21"/>
+      <c r="E13" s="63"/>
+    </row>
+    <row r="14" spans="1:54" s="3" customFormat="1" ht="102" customHeight="1">
+      <c r="A14" s="60">
+        <v>13</v>
+      </c>
+      <c r="B14" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="63">
+        <v>5</v>
+      </c>
+      <c r="E14" s="63"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
-      <c r="BC14"/>
-[...25 lines deleted...]
-      <c r="B16" s="6" t="s">
+    </row>
+    <row r="15" spans="1:54" ht="102" customHeight="1">
+      <c r="A15" s="60">
+        <v>14</v>
+      </c>
+      <c r="B15" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="62" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" s="63">
+        <v>10</v>
+      </c>
+      <c r="E15" s="63"/>
+    </row>
+    <row r="16" spans="1:54" s="3" customFormat="1" ht="102" customHeight="1">
+      <c r="A16" s="60">
+        <v>15</v>
+      </c>
+      <c r="B16" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...9 lines deleted...]
-      <c r="I16" s="18"/>
+      <c r="C16" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="63">
+        <v>2</v>
+      </c>
+      <c r="E16" s="63"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16"/>
-[...4 lines deleted...]
-      <c r="BH16"/>
     </row>
     <row r="17" spans="1:60" ht="102" customHeight="1">
-      <c r="A17" s="12"/>
-[...3 lines deleted...]
-      <c r="C17" s="5" t="s">
+      <c r="A17" s="60">
+        <v>16</v>
+      </c>
+      <c r="B17" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="D17" s="17">
-[...6 lines deleted...]
-      <c r="I17" s="17"/>
+      <c r="C17" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="63">
+        <v>5</v>
+      </c>
+      <c r="E17" s="63"/>
     </row>
     <row r="18" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
-      <c r="A18" s="12"/>
-[...3 lines deleted...]
-      <c r="C18" s="6" t="s">
+      <c r="A18" s="60">
+        <v>17</v>
+      </c>
+      <c r="B18" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="D18" s="18">
-[...6 lines deleted...]
-      <c r="I18" s="18"/>
+      <c r="C18" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="63">
+        <v>3</v>
+      </c>
+      <c r="E18" s="63"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-      <c r="BC18"/>
-[...4 lines deleted...]
-      <c r="BH18"/>
     </row>
     <row r="19" spans="1:60" ht="53" customHeight="1">
-      <c r="A19" s="12"/>
-[...3 lines deleted...]
-      <c r="C19" s="5" t="s">
+      <c r="A19" s="60">
+        <v>18</v>
+      </c>
+      <c r="B19" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="D19" s="17">
+      <c r="C19" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="63">
         <v>3</v>
       </c>
-      <c r="E19" s="17"/>
-[...3 lines deleted...]
-      <c r="I19" s="17"/>
+      <c r="E19" s="63"/>
     </row>
     <row r="20" spans="1:60" s="3" customFormat="1" ht="47" customHeight="1">
-      <c r="A20" s="12"/>
-[...3 lines deleted...]
-      <c r="C20" s="6" t="s">
+      <c r="A20" s="60">
+        <v>19</v>
+      </c>
+      <c r="B20" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="18">
+      <c r="C20" s="62" t="s">
+        <v>141</v>
+      </c>
+      <c r="D20" s="63">
         <v>3</v>
       </c>
-      <c r="E20" s="18"/>
-[...3 lines deleted...]
-      <c r="I20" s="18"/>
+      <c r="E20" s="63"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-      <c r="BC20"/>
-[...4 lines deleted...]
-      <c r="BH20"/>
     </row>
     <row r="21" spans="1:60" ht="102" customHeight="1">
-      <c r="A21" s="12"/>
-      <c r="B21" s="5" t="s">
+      <c r="A21" s="60">
+        <v>20</v>
+      </c>
+      <c r="B21" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="17">
+      <c r="C21" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="63">
         <v>3</v>
       </c>
-      <c r="E21" s="17"/>
-[...3 lines deleted...]
-      <c r="I21" s="17"/>
+      <c r="E21" s="63"/>
     </row>
     <row r="22" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
-      <c r="A22" s="12"/>
-[...3 lines deleted...]
-      <c r="C22" s="6" t="s">
+      <c r="A22" s="60">
+        <v>21</v>
+      </c>
+      <c r="B22" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="D22" s="18">
-[...6 lines deleted...]
-      <c r="I22" s="18"/>
+      <c r="C22" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="63">
+        <v>4</v>
+      </c>
+      <c r="E22" s="63"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-      <c r="BC22"/>
-[...4 lines deleted...]
-      <c r="BH22"/>
     </row>
     <row r="23" spans="1:60" ht="102" customHeight="1">
-      <c r="A23" s="12"/>
-      <c r="B23" s="5" t="s">
+      <c r="A23" s="60">
+        <v>22</v>
+      </c>
+      <c r="B23" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...9 lines deleted...]
-      <c r="I23" s="17"/>
+      <c r="C23" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="63">
+        <v>3</v>
+      </c>
+      <c r="E23" s="63"/>
     </row>
     <row r="24" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
-      <c r="A24" s="12"/>
-[...3 lines deleted...]
-      <c r="C24" s="6" t="s">
+      <c r="A24" s="60">
+        <v>23</v>
+      </c>
+      <c r="B24" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="18">
-[...6 lines deleted...]
-      <c r="I24" s="18"/>
+      <c r="C24" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="63">
+        <v>2</v>
+      </c>
+      <c r="E24" s="63"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24"/>
-[...4 lines deleted...]
-      <c r="BH24"/>
     </row>
     <row r="25" spans="1:60" ht="102" customHeight="1">
-      <c r="A25" s="12"/>
-[...3 lines deleted...]
-      <c r="C25" s="5" t="s">
+      <c r="A25" s="60">
         <v>24</v>
       </c>
-      <c r="D25" s="17">
-[...6 lines deleted...]
-      <c r="I25" s="17"/>
+      <c r="B25" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" s="63">
+        <v>5</v>
+      </c>
+      <c r="E25" s="63"/>
     </row>
     <row r="26" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
-      <c r="A26" s="12"/>
-      <c r="B26" s="6" t="s">
+      <c r="A26" s="60">
         <v>25</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="B26" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="D26" s="18">
-[...6 lines deleted...]
-      <c r="I26" s="18"/>
+      <c r="C26" s="62" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="63">
+        <v>3</v>
+      </c>
+      <c r="E26" s="63"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26"/>
-[...4 lines deleted...]
-      <c r="BH26"/>
     </row>
     <row r="27" spans="1:60" ht="102" customHeight="1">
-      <c r="A27" s="12"/>
-[...13 lines deleted...]
-      <c r="I27" s="17"/>
+      <c r="A27" s="65"/>
+      <c r="B27" s="66"/>
+      <c r="C27" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="68">
+        <f>SUM(D2:D26)</f>
+        <v>100</v>
+      </c>
+      <c r="E27" s="53"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
     </row>
     <row r="28" spans="1:60" s="3" customFormat="1" ht="102" customHeight="1">
-      <c r="A28" s="12"/>
+      <c r="A28" s="1"/>
       <c r="B28" s="1"/>
-      <c r="C28" s="15" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
@@ -2768,768 +2641,735 @@
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
     </row>
     <row r="29" spans="1:60" ht="102" customHeight="1">
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
     </row>
-    <row r="30" spans="1:60" ht="102" customHeight="1">
-[...5 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{800E55E0-9346-394B-8DB8-8752242E40C4}">
   <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+      <selection activeCell="F47" sqref="F47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="30.83203125" style="29" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.83203125" style="29"/>
+    <col min="1" max="1" width="30.83203125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="41.5" style="4" customWidth="1"/>
+    <col min="3" max="3" width="36.5" style="4" customWidth="1"/>
+    <col min="4" max="4" width="46.5" style="4" customWidth="1"/>
+    <col min="5" max="5" width="11.83203125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="11.6640625" style="4" customWidth="1"/>
+    <col min="7" max="16384" width="8.83203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="29">
-      <c r="A1" s="55" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="54"/>
+      <c r="A1" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:6" ht="40.5" customHeight="1" thickBot="1">
-      <c r="A2" s="56" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="53" t="s">
+      <c r="A2" s="44" t="s">
         <v>133</v>
       </c>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="28" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="3" spans="1:6" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="63" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="65"/>
+      <c r="A3" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="49"/>
     </row>
     <row r="4" spans="1:6" ht="69" thickBot="1">
-      <c r="A4" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="27" t="s">
         <v>130</v>
       </c>
-      <c r="C4" s="52" t="s">
+      <c r="B4" s="27" t="s">
         <v>129</v>
       </c>
-      <c r="D4" s="52" t="s">
+      <c r="C4" s="27" t="s">
         <v>128</v>
       </c>
-      <c r="E4" s="52" t="s">
+      <c r="D4" s="27" t="s">
         <v>127</v>
       </c>
-      <c r="F4" s="51" t="s">
+      <c r="E4" s="27" t="s">
         <v>126</v>
       </c>
+      <c r="F4" s="26" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="5" spans="1:6" ht="17">
-      <c r="A5" s="75" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="69" t="s">
+      <c r="A5" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="C5" s="71" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="40" t="s">
+      <c r="B5" s="38" t="s">
         <v>123</v>
       </c>
-      <c r="E5" s="39" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C5" s="50" t="s">
+        <v>123</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="25"/>
     </row>
     <row r="6" spans="1:6" ht="34">
-      <c r="A6" s="76"/>
-[...5 lines deleted...]
-      <c r="E6" s="35" t="s">
+      <c r="A6" s="36"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F6" s="9"/>
+    </row>
+    <row r="7" spans="1:6" ht="17">
+      <c r="A7" s="36"/>
+      <c r="B7" s="39"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="F7" s="9"/>
+    </row>
+    <row r="8" spans="1:6" ht="17">
+      <c r="A8" s="36"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F8" s="9"/>
+    </row>
+    <row r="9" spans="1:6" ht="17">
+      <c r="A9" s="36"/>
+      <c r="B9" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="9"/>
+    </row>
+    <row r="10" spans="1:6" ht="17">
+      <c r="A10" s="36"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="9"/>
+    </row>
+    <row r="11" spans="1:6" ht="17">
+      <c r="A11" s="36"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F11" s="9"/>
+    </row>
+    <row r="12" spans="1:6" ht="17">
+      <c r="A12" s="36"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="F12" s="9"/>
+    </row>
+    <row r="13" spans="1:6" ht="34">
+      <c r="A13" s="36"/>
+      <c r="B13" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F13" s="9"/>
+    </row>
+    <row r="14" spans="1:6" ht="17">
+      <c r="A14" s="36"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="F14" s="9"/>
+    </row>
+    <row r="15" spans="1:6" ht="17">
+      <c r="A15" s="36"/>
+      <c r="B15" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F15" s="9"/>
+    </row>
+    <row r="16" spans="1:6" ht="17">
+      <c r="A16" s="36"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="F16" s="9"/>
+    </row>
+    <row r="17" spans="1:6" ht="17">
+      <c r="A17" s="36"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="40" t="s">
+        <v>104</v>
+      </c>
+      <c r="D17" s="11" t="s">
         <v>103</v>
       </c>
-      <c r="F6" s="34">
-[...10 lines deleted...]
-      <c r="E7" s="35" t="s">
+      <c r="E17" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" s="9"/>
+    </row>
+    <row r="18" spans="1:6" ht="17">
+      <c r="A18" s="36"/>
+      <c r="B18" s="39"/>
+      <c r="C18" s="42"/>
+      <c r="D18" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F18" s="9"/>
+    </row>
+    <row r="19" spans="1:6" ht="17">
+      <c r="A19" s="36"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="F7" s="34"/>
-[...161 lines deleted...]
-      <c r="F19" s="34"/>
+      <c r="E19" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="F19" s="9"/>
     </row>
     <row r="20" spans="1:6" ht="17">
-      <c r="A20" s="76"/>
-[...4 lines deleted...]
-      <c r="D20" s="36" t="s">
+      <c r="A20" s="36"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39" t="s">
         <v>99</v>
       </c>
-      <c r="E20" s="35" t="s">
+      <c r="D20" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" s="9"/>
+    </row>
+    <row r="21" spans="1:6" ht="68">
+      <c r="A21" s="36"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" s="9"/>
+    </row>
+    <row r="22" spans="1:6" ht="17">
+      <c r="A22" s="36"/>
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" s="9"/>
+    </row>
+    <row r="23" spans="1:6" ht="17">
+      <c r="A23" s="36"/>
+      <c r="B23" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" s="40" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" s="9"/>
+    </row>
+    <row r="24" spans="1:6" ht="17">
+      <c r="A24" s="36"/>
+      <c r="B24" s="42"/>
+      <c r="C24" s="42"/>
+      <c r="D24" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" s="9"/>
+    </row>
+    <row r="25" spans="1:6" ht="17">
+      <c r="A25" s="36"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="46"/>
+      <c r="D25" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F25" s="9"/>
+    </row>
+    <row r="26" spans="1:6" ht="18" thickBot="1">
+      <c r="A26" s="37"/>
+      <c r="B26" s="43"/>
+      <c r="C26" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6" ht="17">
+      <c r="A27" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F27" s="13"/>
+    </row>
+    <row r="28" spans="1:6" ht="17">
+      <c r="A28" s="32"/>
+      <c r="B28" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="9"/>
+    </row>
+    <row r="29" spans="1:6" ht="18" thickBot="1">
+      <c r="A29" s="34"/>
+      <c r="B29" s="43"/>
+      <c r="C29" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6" ht="17">
+      <c r="A30" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" s="13"/>
+    </row>
+    <row r="31" spans="1:6" ht="17">
+      <c r="A31" s="32"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" s="9"/>
+    </row>
+    <row r="32" spans="1:6" ht="34">
+      <c r="A32" s="32"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" s="9"/>
+    </row>
+    <row r="33" spans="1:6" ht="17">
+      <c r="A33" s="32"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" s="9"/>
+    </row>
+    <row r="34" spans="1:6" ht="17">
+      <c r="A34" s="33"/>
+      <c r="B34" s="40"/>
+      <c r="C34" s="40"/>
+      <c r="D34" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E34" s="23"/>
+      <c r="F34" s="22"/>
+    </row>
+    <row r="35" spans="1:6" ht="35" thickBot="1">
+      <c r="A35" s="33"/>
+      <c r="B35" s="40"/>
+      <c r="C35" s="40"/>
+      <c r="D35" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="E35" s="23"/>
+      <c r="F35" s="22"/>
+    </row>
+    <row r="36" spans="1:6" ht="18" thickBot="1">
+      <c r="A36" s="34"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36" s="5"/>
+    </row>
+    <row r="37" spans="1:6" ht="18" thickBot="1">
+      <c r="A37" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E37" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" s="17"/>
+    </row>
+    <row r="38" spans="1:6" ht="17">
+      <c r="A38" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="C38" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38" s="13"/>
+    </row>
+    <row r="39" spans="1:6" ht="17">
+      <c r="A39" s="32"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F39" s="9"/>
+    </row>
+    <row r="40" spans="1:6" ht="17">
+      <c r="A40" s="32"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="39"/>
+      <c r="D40" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F40" s="9"/>
+    </row>
+    <row r="41" spans="1:6" ht="17">
+      <c r="A41" s="32"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41" s="9"/>
+    </row>
+    <row r="42" spans="1:6" ht="17">
+      <c r="A42" s="32"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42" s="9"/>
+    </row>
+    <row r="43" spans="1:6" ht="18" thickBot="1">
+      <c r="A43" s="34"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" s="5"/>
+    </row>
+    <row r="44" spans="1:6" ht="17">
+      <c r="A44" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B44" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" s="13"/>
+    </row>
+    <row r="45" spans="1:6" ht="17">
+      <c r="A45" s="32"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="39"/>
+      <c r="D45" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="F20" s="34">
-[...24 lines deleted...]
-      <c r="E22" s="35" t="s">
+      <c r="E45" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F45" s="9"/>
+    </row>
+    <row r="46" spans="1:6" ht="17">
+      <c r="A46" s="32"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="F22" s="34"/>
-[...36 lines deleted...]
-      <c r="E25" s="35" t="s">
+      <c r="E46" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F46" s="9"/>
+    </row>
+    <row r="47" spans="1:6" ht="18" thickBot="1">
+      <c r="A47" s="34"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="F25" s="34"/>
-[...315 lines deleted...]
-      </c>
+      <c r="E47" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F47" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A30:A36"/>
-[...15 lines deleted...]
-    <mergeCell ref="C41:C43"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="C23:C25"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="B15:B22"/>
     <mergeCell ref="C5:C8"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="B44:B47"/>
+    <mergeCell ref="C44:C47"/>
+    <mergeCell ref="A38:A43"/>
+    <mergeCell ref="B38:B43"/>
+    <mergeCell ref="C38:C40"/>
+    <mergeCell ref="C41:C43"/>
+    <mergeCell ref="A30:A36"/>
+    <mergeCell ref="A5:A26"/>
+    <mergeCell ref="B30:B36"/>
+    <mergeCell ref="C30:C32"/>
+    <mergeCell ref="C33:C36"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="B23:B26"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="B9:B12"/>
+    <mergeCell ref="C9:C12"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4 F6:F47" xr:uid="{8A9DB512-72A2-4E60-A128-B6EF00B2DE92}">
       <formula1>0</formula1>
       <formula2>100000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>